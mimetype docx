--- v0 (2025-12-05)
+++ v1 (2026-09-19)
@@ -1,47 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="72C24643" w14:textId="71075475" w:rsidR="00964F7A" w:rsidRPr="00140DC2" w:rsidRDefault="00311924" w:rsidP="00964F7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140DC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>DESENVOLVIMENTO DE UMA FERRAMENTA PARA A SISTEMATIZAÇÃO DO PROCESSO DE ESTUDO BIBLIOMÉTRICO</w:t>
@@ -28688,51 +28689,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2135365334">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.periodicos.capes.gov.br/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theanswerisfortytwo.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13_c.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8_c.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3_c.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16_c.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7_c.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15_c.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2_c.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11_c.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.periodicos.capes.gov.br/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6_c.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14_c.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theanswerisfortytwo.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4_c.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9_c.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>